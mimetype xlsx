--- v0 (2026-07-31)
+++ v1 (2026-10-02)
@@ -10,355 +10,355 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="OptionChain" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="101">
   <si>
-    <t>NSE Option Chain Analysis — NIFTY  |  Underlying: 24383.60  |  ATM: 24400  |  ATM ± 5</t>
+    <t>NSE Option Chain Analysis — NIFTY  |  Underlying: 22421.95  |  ATM: 22400  |  ATM ± 5</t>
   </si>
   <si>
     <t>Strike Price</t>
   </si>
   <si>
     <t>CE Low</t>
   </si>
   <si>
     <t>CE High</t>
   </si>
   <si>
     <t>PE Low</t>
   </si>
   <si>
     <t>PE High</t>
   </si>
   <si>
     <t xml:space="preserve">CE-S
 (CL+PH)/2</t>
   </si>
   <si>
     <t xml:space="preserve">PE-S
 (CH+PL)/2</t>
   </si>
   <si>
     <t xml:space="preserve">Difference
 |A−B|</t>
   </si>
   <si>
     <t xml:space="preserve">Average
 (A+B)/2</t>
   </si>
   <si>
     <t>Last Updated</t>
   </si>
   <si>
-    <t>206.85</t>
-[...152 lines deleted...]
-    <t>108.05</t>
+    <t>215.70</t>
+  </si>
+  <si>
+    <t>499.60</t>
+  </si>
+  <si>
+    <t>16.25</t>
+  </si>
+  <si>
+    <t>111.65</t>
+  </si>
+  <si>
+    <t>163.68</t>
+  </si>
+  <si>
+    <t>257.93</t>
+  </si>
+  <si>
+    <t>94.25</t>
+  </si>
+  <si>
+    <t>210.80</t>
+  </si>
+  <si>
+    <t>01-10-2026 15:40:00</t>
+  </si>
+  <si>
+    <t>184.00</t>
+  </si>
+  <si>
+    <t>457.60</t>
+  </si>
+  <si>
+    <t>20.15</t>
+  </si>
+  <si>
+    <t>132.00</t>
+  </si>
+  <si>
+    <t>158.00</t>
+  </si>
+  <si>
+    <t>238.88</t>
+  </si>
+  <si>
+    <t>80.88</t>
+  </si>
+  <si>
+    <t>198.44</t>
+  </si>
+  <si>
+    <t>157.15</t>
+  </si>
+  <si>
+    <t>406.75</t>
+  </si>
+  <si>
+    <t>24.90</t>
+  </si>
+  <si>
+    <t>154.65</t>
+  </si>
+  <si>
+    <t>155.90</t>
+  </si>
+  <si>
+    <t>215.82</t>
+  </si>
+  <si>
+    <t>59.92</t>
+  </si>
+  <si>
+    <t>185.86</t>
+  </si>
+  <si>
+    <t>132.60</t>
+  </si>
+  <si>
+    <t>367.60</t>
+  </si>
+  <si>
+    <t>31.05</t>
+  </si>
+  <si>
+    <t>180.60</t>
+  </si>
+  <si>
+    <t>156.60</t>
+  </si>
+  <si>
+    <t>199.33</t>
+  </si>
+  <si>
+    <t>42.73</t>
+  </si>
+  <si>
+    <t>177.96</t>
+  </si>
+  <si>
+    <t>111.25</t>
+  </si>
+  <si>
+    <t>323.00</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>208.60</t>
+  </si>
+  <si>
+    <t>159.93</t>
+  </si>
+  <si>
+    <t>180.88</t>
+  </si>
+  <si>
+    <t>20.95</t>
+  </si>
+  <si>
+    <t>170.40</t>
+  </si>
+  <si>
+    <t>92.20</t>
+  </si>
+  <si>
+    <t>282.60</t>
+  </si>
+  <si>
+    <t>48.15</t>
+  </si>
+  <si>
+    <t>238.45</t>
+  </si>
+  <si>
+    <t>165.32</t>
+  </si>
+  <si>
+    <t>165.38</t>
+  </si>
+  <si>
+    <t>0.05</t>
+  </si>
+  <si>
+    <t>165.35</t>
+  </si>
+  <si>
+    <t>75.70</t>
+  </si>
+  <si>
+    <t>244.95</t>
+  </si>
+  <si>
+    <t>60.30</t>
+  </si>
+  <si>
+    <t>272.05</t>
+  </si>
+  <si>
+    <t>173.88</t>
+  </si>
+  <si>
+    <t>152.63</t>
+  </si>
+  <si>
+    <t>21.25</t>
+  </si>
+  <si>
+    <t>163.25</t>
+  </si>
+  <si>
+    <t>62.15</t>
+  </si>
+  <si>
+    <t>209.70</t>
+  </si>
+  <si>
+    <t>75.00</t>
+  </si>
+  <si>
+    <t>308.85</t>
   </si>
   <si>
     <t>185.50</t>
   </si>
   <si>
-    <t>114.75</t>
-[...107 lines deleted...]
-    <t>Generated: 31-07-2026 15:30:00  |  © NSE Option Chain Analyzer</t>
+    <t>142.35</t>
+  </si>
+  <si>
+    <t>43.15</t>
+  </si>
+  <si>
+    <t>163.93</t>
+  </si>
+  <si>
+    <t>50.90</t>
+  </si>
+  <si>
+    <t>176.60</t>
+  </si>
+  <si>
+    <t>92.05</t>
+  </si>
+  <si>
+    <t>346.05</t>
+  </si>
+  <si>
+    <t>198.47</t>
+  </si>
+  <si>
+    <t>134.32</t>
+  </si>
+  <si>
+    <t>64.15</t>
+  </si>
+  <si>
+    <t>166.40</t>
+  </si>
+  <si>
+    <t>41.70</t>
+  </si>
+  <si>
+    <t>147.00</t>
+  </si>
+  <si>
+    <t>112.40</t>
+  </si>
+  <si>
+    <t>386.95</t>
+  </si>
+  <si>
+    <t>214.32</t>
+  </si>
+  <si>
+    <t>129.70</t>
+  </si>
+  <si>
+    <t>84.63</t>
+  </si>
+  <si>
+    <t>172.01</t>
+  </si>
+  <si>
+    <t>34.10</t>
+  </si>
+  <si>
+    <t>120.95</t>
+  </si>
+  <si>
+    <t>135.90</t>
+  </si>
+  <si>
+    <t>427.55</t>
+  </si>
+  <si>
+    <t>230.83</t>
+  </si>
+  <si>
+    <t>128.43</t>
+  </si>
+  <si>
+    <t>102.40</t>
+  </si>
+  <si>
+    <t>179.63</t>
+  </si>
+  <si>
+    <t>Generated: 01-10-2026 15:40:00  |  © NSE Option Chain Analyzer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF38BDF8"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <color rgb="FFF8FAFC"/>
       <sz val="10"/>
     </font>
     <font>
@@ -886,371 +886,371 @@
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>24150</v>
+        <v>22150</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="9">
-        <v>24200</v>
+        <v>22200</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
-        <v>24250</v>
+        <v>22250</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="9">
-        <v>24300</v>
+        <v>22300</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
-        <v>24350</v>
+        <v>22350</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="11">
-        <v>24400</v>
+        <v>22400</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>53</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>57</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
-        <v>24450</v>
+        <v>22450</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
-        <v>24500</v>
+        <v>22500</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>69</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>72</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>75</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
-        <v>24550</v>
+        <v>22550</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>82</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>83</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
-        <v>24600</v>
+        <v>22600</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>85</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>86</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>87</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>89</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>90</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>91</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
-        <v>24650</v>
+        <v>22650</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>97</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>98</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>99</v>
       </c>